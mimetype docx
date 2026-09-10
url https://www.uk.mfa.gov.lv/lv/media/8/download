--- v0 (2026-06-03)
+++ v1 (2026-09-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="0322899A" w14:textId="77777777" w:rsidR="00DE12BE" w:rsidRPr="00A1747D" w:rsidRDefault="00DE12BE" w:rsidP="007274D7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="612E5841" w14:textId="400461A3" w:rsidR="00D953F6" w:rsidRPr="00A1747D" w:rsidRDefault="00D953F6" w:rsidP="00FC37D5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -399,69 +399,217 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00653250">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>IESNIEGUMS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B1E4272" w14:textId="32E7EB47" w:rsidR="00A806B4" w:rsidRPr="00A806B4" w:rsidRDefault="00A806B4" w:rsidP="00A806B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0639D0CC" w14:textId="46E8B9F7" w:rsidR="00A806B4" w:rsidRPr="00A806B4" w:rsidRDefault="00A806B4" w:rsidP="00A806B4">
+    <w:p w14:paraId="0639D0CC" w14:textId="0B746970" w:rsidR="00A806B4" w:rsidRPr="00A806B4" w:rsidRDefault="00A806B4" w:rsidP="00A806B4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A806B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Mana rezervētā apmeklējuma datums _____.06.2025. plkst. _______</w:t>
+        <w:t>Mana rezervētā apmeklējuma datums</w:t>
+      </w:r>
+      <w:r w:rsidR="00C03B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C03B0F" w:rsidRPr="00C03B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C03B0F" w:rsidRPr="00C03B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C03B0F" w:rsidRPr="00C03B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/mm/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C03B0F" w:rsidRPr="00C03B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>yyyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C03B0F" w:rsidRPr="00C03B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C03B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A806B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_____</w:t>
+      </w:r>
+      <w:r w:rsidR="00C03B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.___________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A806B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C03B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A806B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB49CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A806B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C03B0F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A806B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>plkst. _______</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6402D004" w14:textId="5AF3137A" w:rsidR="00FC37D5" w:rsidRDefault="00FC37D5" w:rsidP="007274D7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5098"/>
         <w:gridCol w:w="5430"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FC37D5" w14:paraId="23CD843E" w14:textId="77777777" w:rsidTr="00FC37D5">
@@ -511,60 +659,60 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Check1"/>
             <w:r w:rsidRPr="00FC37D5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001D7A6B">
+            <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001D7A6B">
+            <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00FC37D5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00FC37D5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
@@ -603,60 +751,60 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00FC37D5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001D7A6B">
+            <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001D7A6B">
+            <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00FC37D5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00FC37D5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -857,60 +1005,60 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00FC37D5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001D7A6B">
+            <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001D7A6B">
+            <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00FC37D5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00FC37D5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -976,60 +1124,60 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00FD23C2" w:rsidRPr="00FC37D5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="001D7A6B">
+            <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="001D7A6B">
+            <w:r w:rsidR="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00FD23C2" w:rsidRPr="00FC37D5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="00FD23C2" w:rsidRPr="00FC37D5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
@@ -1206,51 +1354,50 @@
               </w:rPr>
               <w:t>____</w:t>
             </w:r>
             <w:r w:rsidRPr="00D953F6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>_______</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">_____ </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CBFC3F6" w14:textId="12F970C3" w:rsidR="00FC37D5" w:rsidRPr="00FC37D5" w:rsidRDefault="00FC37D5" w:rsidP="00FC37D5">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="276" w:lineRule="auto"/>
-              <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FC37D5">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Bērna augums centimetros _____</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>_______</w:t>
             </w:r>
@@ -1437,115 +1584,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00D953F6" w:rsidRPr="0080113D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001D7A6B">
-[...6 lines deleted...]
-      <w:r w:rsidR="001D7A6B">
+      <w:r w:rsidR="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00D953F6" w:rsidRPr="0080113D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00D953F6" w:rsidRPr="0080113D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> jā        </w:t>
       </w:r>
       <w:r w:rsidR="00D953F6" w:rsidRPr="0080113D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00D953F6" w:rsidRPr="0080113D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001D7A6B">
-[...6 lines deleted...]
-      <w:r w:rsidR="001D7A6B">
+      <w:r w:rsidR="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00D953F6" w:rsidRPr="0080113D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00D953F6" w:rsidRPr="0080113D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D953F6">
         <w:rPr>
@@ -1743,115 +1890,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="0080113D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001D7A6B">
-[...6 lines deleted...]
-      <w:r w:rsidR="001D7A6B">
+      <w:r w:rsidR="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0080113D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="0080113D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> jā        </w:t>
       </w:r>
       <w:r w:rsidRPr="0080113D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="0080113D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001D7A6B">
-[...6 lines deleted...]
-      <w:r w:rsidR="001D7A6B">
+      <w:r w:rsidR="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0080113D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="0080113D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1980,115 +2127,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="0080113D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001D7A6B">
-[...6 lines deleted...]
-      <w:r w:rsidR="001D7A6B">
+      <w:r w:rsidR="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0080113D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="0080113D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> jā        </w:t>
       </w:r>
       <w:r w:rsidRPr="0080113D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="0080113D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="001D7A6B">
-[...6 lines deleted...]
-      <w:r w:rsidR="001D7A6B">
+      <w:r w:rsidR="00000000">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0080113D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="0080113D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2230,71 +2377,71 @@
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE12BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____________________________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="007274D7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>___________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26BAE25B" w14:textId="156EB2B2" w:rsidR="00004874" w:rsidRPr="007274D7" w:rsidRDefault="00DE12BE" w:rsidP="007274D7">
+    <w:p w14:paraId="26BAE25B" w14:textId="6AC9EEF8" w:rsidR="00004874" w:rsidRPr="007274D7" w:rsidRDefault="00DE12BE" w:rsidP="007274D7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE12BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Jaunos dokumentus Jūs saņemsiet pa pastu</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE12BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> 6-8 nedēļu laikā</w:t>
+        <w:t xml:space="preserve"> 6 nedēļu laikā</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE12BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FEBE31E" w14:textId="77777777" w:rsidR="00DE12BE" w:rsidRPr="007274D7" w:rsidRDefault="00DE12BE" w:rsidP="00004874">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008011AF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
@@ -2563,103 +2710,103 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005E4983" w:rsidRPr="00653250" w:rsidSect="007274D7">
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="284" w:right="851" w:bottom="284" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="RobustaTLPro-Medium">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27D41905"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6FCA1C6A"/>
     <w:lvl w:ilvl="0" w:tplc="B314BE7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3068,144 +3215,150 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="407070849">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="476340953">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2068188856">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1250188744">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00653250"/>
     <w:rsid w:val="00004874"/>
     <w:rsid w:val="000615BF"/>
     <w:rsid w:val="00062A85"/>
     <w:rsid w:val="00063285"/>
     <w:rsid w:val="001148B1"/>
     <w:rsid w:val="00117A6D"/>
     <w:rsid w:val="001D7A6B"/>
     <w:rsid w:val="00212B02"/>
     <w:rsid w:val="00241D56"/>
     <w:rsid w:val="002922B2"/>
     <w:rsid w:val="002B5E2F"/>
     <w:rsid w:val="002D209E"/>
     <w:rsid w:val="002D5B7C"/>
     <w:rsid w:val="002F225E"/>
     <w:rsid w:val="0030524C"/>
     <w:rsid w:val="003B13F3"/>
     <w:rsid w:val="003F5C4F"/>
     <w:rsid w:val="00413386"/>
     <w:rsid w:val="00471496"/>
     <w:rsid w:val="004D1BD3"/>
     <w:rsid w:val="00531BE2"/>
     <w:rsid w:val="00553008"/>
     <w:rsid w:val="0058496A"/>
     <w:rsid w:val="005A415F"/>
     <w:rsid w:val="005E4983"/>
     <w:rsid w:val="00610069"/>
     <w:rsid w:val="00610DD9"/>
     <w:rsid w:val="00653250"/>
     <w:rsid w:val="00686505"/>
+    <w:rsid w:val="00691C8F"/>
     <w:rsid w:val="006C283A"/>
     <w:rsid w:val="007158B1"/>
     <w:rsid w:val="007274D7"/>
     <w:rsid w:val="007D6CD1"/>
     <w:rsid w:val="0080113D"/>
     <w:rsid w:val="008063A6"/>
     <w:rsid w:val="008718E5"/>
     <w:rsid w:val="00887217"/>
     <w:rsid w:val="008D6FD4"/>
     <w:rsid w:val="008E0737"/>
     <w:rsid w:val="008F440B"/>
     <w:rsid w:val="00931B4C"/>
     <w:rsid w:val="0094795C"/>
     <w:rsid w:val="00990C1F"/>
     <w:rsid w:val="009A6DB0"/>
     <w:rsid w:val="009C535B"/>
     <w:rsid w:val="009D4FFC"/>
     <w:rsid w:val="00A1747D"/>
     <w:rsid w:val="00A806B4"/>
+    <w:rsid w:val="00A820CA"/>
     <w:rsid w:val="00AC6D93"/>
     <w:rsid w:val="00B32209"/>
+    <w:rsid w:val="00B63E83"/>
     <w:rsid w:val="00BC296C"/>
+    <w:rsid w:val="00C03B0F"/>
     <w:rsid w:val="00CB07F3"/>
     <w:rsid w:val="00D953F6"/>
     <w:rsid w:val="00DE12BE"/>
     <w:rsid w:val="00DF0EE1"/>
     <w:rsid w:val="00E15830"/>
     <w:rsid w:val="00E34A1F"/>
     <w:rsid w:val="00E36B0D"/>
     <w:rsid w:val="00E578B2"/>
+    <w:rsid w:val="00E6552A"/>
     <w:rsid w:val="00E774D1"/>
     <w:rsid w:val="00EB60A8"/>
     <w:rsid w:val="00F47FDC"/>
     <w:rsid w:val="00F52508"/>
+    <w:rsid w:val="00FB49CC"/>
     <w:rsid w:val="00FC37D5"/>
     <w:rsid w:val="00FD23C2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -4345,78 +4498,78 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E93A4D5E-B0A3-4C98-9C88-541310B451A2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="48597509-8426-4C48-A452-8C4E207EEC38"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/fields"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1859</Words>
-  <Characters>1061</Characters>
+  <Words>1873</Words>
+  <Characters>1069</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Iesniegums</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>MFA Latvia</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2915</CharactersWithSpaces>
+  <CharactersWithSpaces>2937</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Iesniegums</dc:title>
   <dc:creator>Matiss Ranka</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009148F5A04DDD49CBA7127AADA5FB792B00AADE34325A8B49CDA8BB4DB53328F214007CC1B50BB752D94EAA7B8569FD8CA727</vt:lpwstr>
   </property>